--- v0 (2025-11-11)
+++ v1 (2026-05-02)
@@ -8411,68 +8411,440 @@
       <w:r w:rsidR="00BB1588" w:rsidRPr="00B51261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - bracelets, necklaces etc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0607C636" w14:textId="77777777" w:rsidR="00BB7EE3" w:rsidRPr="00B51261" w:rsidRDefault="00BB7EE3" w:rsidP="00720CFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Collectable cards </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398D3076" w14:textId="413460E8" w:rsidR="00BB7EE3" w:rsidRPr="0041737A" w:rsidRDefault="00BB7EE3" w:rsidP="00720CFD">
+    <w:p w14:paraId="398D3076" w14:textId="413460E8" w:rsidR="00BB7EE3" w:rsidRDefault="00BB7EE3" w:rsidP="00720CFD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dangerous items of any kind </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="478ED6A9" w14:textId="77777777" w:rsidR="005C010E" w:rsidRPr="005C010E" w:rsidRDefault="005C010E" w:rsidP="005C010E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3F6B91" w14:textId="1A25DA92" w:rsidR="005C010E" w:rsidRDefault="005C010E" w:rsidP="005C010E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C010E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mobile Phones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0131B2" w14:textId="540DF639" w:rsidR="005C010E" w:rsidRDefault="00194C2B" w:rsidP="005C010E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00592736">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colton is a ‘Phone Free’ School. We do not allow parents and carers to use phones on the school site and ask that they be </w:t>
+      </w:r>
+      <w:r w:rsidR="00023BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kept </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592736">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">out of sight. Only children in </w:t>
+      </w:r>
+      <w:r w:rsidR="00023BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592736">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ear 5 and 6 are allowed to bring phones to school. This supports with walking home independently</w:t>
+      </w:r>
+      <w:r w:rsidR="008315BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592736">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> once </w:t>
+      </w:r>
+      <w:r w:rsidR="0009141E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00592736">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receive parental permission for this. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B47B47" w14:textId="12D9143B" w:rsidR="008917BB" w:rsidRDefault="00231433" w:rsidP="008917BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If pupils in Year 5 or 6 choose to bring a mobile phone to school, the following </w:t>
+      </w:r>
+      <w:r w:rsidR="008917BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>protocol must be followed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2454088C" w14:textId="1EEE1905" w:rsidR="008917BB" w:rsidRDefault="008917BB" w:rsidP="008917BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Children turn off phones as soon as they arrive on the school site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B79BF6" w14:textId="539F9C90" w:rsidR="008917BB" w:rsidRDefault="008917BB" w:rsidP="008917BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Phones are given to the teacher who locks them away for the duration of the school day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75633BF7" w14:textId="291FD6CA" w:rsidR="008917BB" w:rsidRDefault="00653473" w:rsidP="008917BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phones are returned at the end of the school day but must not be turned on until children leave the school </w:t>
+      </w:r>
+      <w:r w:rsidR="00893555">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557C03B2" w14:textId="5DEF87A6" w:rsidR="00893555" w:rsidRDefault="00893555" w:rsidP="008917BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children </w:t>
+      </w:r>
+      <w:r w:rsidR="00917855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kids Club must hand </w:t>
+      </w:r>
+      <w:r w:rsidR="00917855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>phones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00917855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>anager for safe keeping during this time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B16A614" w14:textId="68D749C2" w:rsidR="00653473" w:rsidRDefault="00E85709" w:rsidP="008917BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School is not responsible for the safety of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47293">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mobile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phones</w:t>
+      </w:r>
+      <w:r w:rsidR="00917855">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and they are brought to school at </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3190">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidR="00772664">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">own risk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EA88BF" w14:textId="77777777" w:rsidR="00FD0866" w:rsidRDefault="00F47293" w:rsidP="008917BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with Acceptable Use </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procedures and safeguarding requirements, staff and visitors must not use their mobile phones on site, unless in the staff room or on an official break </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="000A4745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">away from </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pupils</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4745">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E40C5E7" w14:textId="0CF19667" w:rsidR="00F47293" w:rsidRPr="008917BB" w:rsidRDefault="000A4745" w:rsidP="008917BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Special</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consideration may be sought from the Headteacher, for example </w:t>
+      </w:r>
+      <w:r w:rsidR="00441EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">awaiting a medical appointment. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6CD6C58F" w14:textId="5E96C71D" w:rsidR="003E11FB" w:rsidRPr="0006047E" w:rsidRDefault="00BB7EE3" w:rsidP="0006047E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="90" w:after="0" w:line="360" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006047E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Malicious allegations</w:t>
       </w:r>
     </w:p>
@@ -8495,50 +8867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If a pupil deliberately makes a false allegation against staff, they will be disciplined in line with school policy. Where an allegation is found to be false or malicious, the school (with the Local Authority Designated Officer if needed) will assess whether the pupil requires support, possibly referring to children’s social care. The pastoral needs of both staff and pupils involved will be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E97D0B8" w14:textId="52C22BA7" w:rsidR="00BB7EE3" w:rsidRDefault="003E11FB" w:rsidP="0041737A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="424242"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0006047E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="424242"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Refer to the </w:t>
       </w:r>
       <w:r w:rsidRPr="0006047E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="424242"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Child Protection and Safeguarding Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="0006047E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="424242"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> for procedures on handling allegations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="240E1D11" w14:textId="77777777" w:rsidR="0041737A" w:rsidRPr="0041737A" w:rsidRDefault="0041737A" w:rsidP="0041737A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -8848,51 +9221,50 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
@@ -9407,50 +9779,276 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="140710DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA12A342"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1440078C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DCC8712"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26A835F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE6E0AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9555,51 +10153,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26A9653B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8F04F27E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9704,51 +10302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ED150BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8762186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9853,51 +10451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EFD6CDF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F812759E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10002,51 +10600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FD538F5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="947E2166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10151,51 +10749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46C65D31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B014750C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10300,51 +10898,51 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="477E7DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42225D5C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10413,51 +11011,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48C86674"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A56955A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10562,51 +11160,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CBA2220"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1C0A3F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10711,51 +11309,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61913955"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65DAF56A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10860,51 +11458,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62716678"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5BC2F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11009,51 +11607,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F5D19D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77FCA3F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11154,51 +11752,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718709FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4AE82AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11303,51 +11901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="784134D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3FB454E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11452,51 +12050,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="793129D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3AC880FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11601,51 +12199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D43419D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D9923F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11750,51 +12348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E4A211F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C03EBF62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11899,51 +12497,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F175D3B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF2C9FC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12049,452 +12647,476 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1019505855">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1020349481">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1161583864">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1217164085">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1224104645">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1236237270">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1387953542">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1521746096">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1572885846">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1619603398">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1682703111">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1729911760">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1740786485">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1758476302">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1785882651">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1931700043">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="241641023">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="43450733">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="519126244">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="53161765">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="849295825">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="922449175">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="846601544">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1933126769">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D835E1"/>
     <w:rsid w:val="00002C0C"/>
     <w:rsid w:val="000036C1"/>
     <w:rsid w:val="000053F7"/>
     <w:rsid w:val="00012BF6"/>
     <w:rsid w:val="00014295"/>
     <w:rsid w:val="00016B5E"/>
+    <w:rsid w:val="00023BF3"/>
     <w:rsid w:val="0002768E"/>
     <w:rsid w:val="00032B38"/>
     <w:rsid w:val="000360DD"/>
     <w:rsid w:val="000379FF"/>
     <w:rsid w:val="00043A2A"/>
     <w:rsid w:val="00044D8D"/>
     <w:rsid w:val="00052843"/>
     <w:rsid w:val="00056D33"/>
     <w:rsid w:val="0006047E"/>
     <w:rsid w:val="000628BC"/>
     <w:rsid w:val="00064097"/>
     <w:rsid w:val="00066B87"/>
     <w:rsid w:val="000671FB"/>
     <w:rsid w:val="00070E2B"/>
     <w:rsid w:val="0007220E"/>
     <w:rsid w:val="0007281A"/>
     <w:rsid w:val="00075DBA"/>
     <w:rsid w:val="0007735B"/>
     <w:rsid w:val="000843BC"/>
     <w:rsid w:val="0008530E"/>
     <w:rsid w:val="0008721F"/>
     <w:rsid w:val="000877C2"/>
+    <w:rsid w:val="0009141E"/>
     <w:rsid w:val="00095223"/>
     <w:rsid w:val="000957D5"/>
     <w:rsid w:val="000957F3"/>
     <w:rsid w:val="0009734B"/>
     <w:rsid w:val="000A1342"/>
+    <w:rsid w:val="000A4745"/>
     <w:rsid w:val="000A4F4F"/>
     <w:rsid w:val="000A670D"/>
     <w:rsid w:val="000B68C0"/>
     <w:rsid w:val="000B72F6"/>
     <w:rsid w:val="000C1813"/>
     <w:rsid w:val="000C4AB1"/>
     <w:rsid w:val="000C518E"/>
     <w:rsid w:val="000D038D"/>
     <w:rsid w:val="000D3845"/>
     <w:rsid w:val="000D444A"/>
     <w:rsid w:val="000D5EC0"/>
     <w:rsid w:val="000D6A56"/>
     <w:rsid w:val="000E3866"/>
     <w:rsid w:val="000E414F"/>
     <w:rsid w:val="000E585D"/>
     <w:rsid w:val="000E6223"/>
     <w:rsid w:val="000F34D7"/>
     <w:rsid w:val="001037E8"/>
+    <w:rsid w:val="001071D1"/>
     <w:rsid w:val="00110D34"/>
     <w:rsid w:val="00120052"/>
     <w:rsid w:val="00122ACE"/>
     <w:rsid w:val="00124046"/>
     <w:rsid w:val="001359F6"/>
     <w:rsid w:val="00145C43"/>
     <w:rsid w:val="00153A16"/>
     <w:rsid w:val="001569FB"/>
     <w:rsid w:val="0015731B"/>
     <w:rsid w:val="001633B8"/>
     <w:rsid w:val="00163CC2"/>
     <w:rsid w:val="00164B1C"/>
     <w:rsid w:val="00166BD3"/>
     <w:rsid w:val="00171304"/>
     <w:rsid w:val="00173249"/>
     <w:rsid w:val="00181C39"/>
     <w:rsid w:val="0018708F"/>
     <w:rsid w:val="0019061F"/>
     <w:rsid w:val="001909AF"/>
     <w:rsid w:val="00191399"/>
     <w:rsid w:val="001928B3"/>
+    <w:rsid w:val="00194C2B"/>
     <w:rsid w:val="001975BE"/>
     <w:rsid w:val="001A1BF4"/>
     <w:rsid w:val="001A51C6"/>
     <w:rsid w:val="001A7581"/>
     <w:rsid w:val="001B4550"/>
     <w:rsid w:val="001D348B"/>
     <w:rsid w:val="001E578B"/>
     <w:rsid w:val="001E7980"/>
     <w:rsid w:val="001F3EE6"/>
     <w:rsid w:val="001F7A61"/>
     <w:rsid w:val="00200A3C"/>
     <w:rsid w:val="00204252"/>
     <w:rsid w:val="002133A9"/>
+    <w:rsid w:val="00231433"/>
     <w:rsid w:val="0023392E"/>
     <w:rsid w:val="002359AF"/>
     <w:rsid w:val="00245489"/>
     <w:rsid w:val="00254534"/>
     <w:rsid w:val="002569CC"/>
     <w:rsid w:val="0026011E"/>
     <w:rsid w:val="002604D4"/>
     <w:rsid w:val="002618C5"/>
     <w:rsid w:val="002639E1"/>
+    <w:rsid w:val="00270093"/>
     <w:rsid w:val="002705F8"/>
     <w:rsid w:val="00273A7B"/>
     <w:rsid w:val="0028121F"/>
     <w:rsid w:val="00283400"/>
     <w:rsid w:val="002926C6"/>
     <w:rsid w:val="00293E7A"/>
     <w:rsid w:val="002A0944"/>
     <w:rsid w:val="002B4BAC"/>
     <w:rsid w:val="002B4E7E"/>
     <w:rsid w:val="002C1109"/>
     <w:rsid w:val="002C191A"/>
     <w:rsid w:val="002C400B"/>
     <w:rsid w:val="002C5FF4"/>
     <w:rsid w:val="002E4559"/>
     <w:rsid w:val="002E736A"/>
     <w:rsid w:val="002F043D"/>
     <w:rsid w:val="002F36AC"/>
     <w:rsid w:val="002F78C9"/>
     <w:rsid w:val="003031DD"/>
+    <w:rsid w:val="00311E67"/>
     <w:rsid w:val="0033683D"/>
     <w:rsid w:val="00337683"/>
     <w:rsid w:val="003443CE"/>
     <w:rsid w:val="00353C0A"/>
     <w:rsid w:val="00353DE4"/>
     <w:rsid w:val="0036124A"/>
     <w:rsid w:val="00376163"/>
     <w:rsid w:val="00380548"/>
     <w:rsid w:val="003861AE"/>
     <w:rsid w:val="00390E8B"/>
     <w:rsid w:val="00393843"/>
     <w:rsid w:val="003A64CB"/>
     <w:rsid w:val="003A6BF3"/>
     <w:rsid w:val="003A6C35"/>
     <w:rsid w:val="003A7063"/>
     <w:rsid w:val="003B4831"/>
     <w:rsid w:val="003B48CA"/>
     <w:rsid w:val="003C1B44"/>
     <w:rsid w:val="003C5ECB"/>
     <w:rsid w:val="003C71FF"/>
     <w:rsid w:val="003D2885"/>
     <w:rsid w:val="003E0672"/>
     <w:rsid w:val="003E0CCE"/>
     <w:rsid w:val="003E11FB"/>
     <w:rsid w:val="003E3F42"/>
     <w:rsid w:val="003E4FBF"/>
     <w:rsid w:val="003F1E54"/>
     <w:rsid w:val="00407709"/>
     <w:rsid w:val="004130CE"/>
     <w:rsid w:val="0041737A"/>
     <w:rsid w:val="004216B3"/>
     <w:rsid w:val="0042264C"/>
     <w:rsid w:val="00436772"/>
     <w:rsid w:val="004376E8"/>
+    <w:rsid w:val="00441EC9"/>
     <w:rsid w:val="00443848"/>
     <w:rsid w:val="004447D0"/>
     <w:rsid w:val="004454AB"/>
     <w:rsid w:val="00445CC4"/>
     <w:rsid w:val="0044608F"/>
     <w:rsid w:val="00447EBD"/>
     <w:rsid w:val="00463133"/>
     <w:rsid w:val="004644DB"/>
     <w:rsid w:val="0046557D"/>
     <w:rsid w:val="004657B9"/>
     <w:rsid w:val="00465D85"/>
     <w:rsid w:val="004674C5"/>
     <w:rsid w:val="004713CD"/>
     <w:rsid w:val="004728F9"/>
     <w:rsid w:val="004747E0"/>
     <w:rsid w:val="00475746"/>
     <w:rsid w:val="00476551"/>
     <w:rsid w:val="00476BD7"/>
     <w:rsid w:val="0048021B"/>
     <w:rsid w:val="00482809"/>
     <w:rsid w:val="004A7DAD"/>
     <w:rsid w:val="004B45E8"/>
     <w:rsid w:val="004B5F41"/>
     <w:rsid w:val="004C5B7E"/>
     <w:rsid w:val="004C78BD"/>
     <w:rsid w:val="004D3FDF"/>
     <w:rsid w:val="004D6ED5"/>
     <w:rsid w:val="004E1373"/>
     <w:rsid w:val="004F0DB0"/>
     <w:rsid w:val="004F358E"/>
     <w:rsid w:val="004F5AE9"/>
     <w:rsid w:val="00512BD5"/>
     <w:rsid w:val="005136E5"/>
     <w:rsid w:val="00514A01"/>
     <w:rsid w:val="00522650"/>
     <w:rsid w:val="00523F3B"/>
     <w:rsid w:val="00545B0C"/>
     <w:rsid w:val="00554038"/>
     <w:rsid w:val="005568D0"/>
     <w:rsid w:val="00562543"/>
     <w:rsid w:val="00563E9F"/>
     <w:rsid w:val="0056799D"/>
     <w:rsid w:val="00571D2F"/>
     <w:rsid w:val="0057494F"/>
     <w:rsid w:val="005760C1"/>
     <w:rsid w:val="0057623E"/>
     <w:rsid w:val="00576F8E"/>
     <w:rsid w:val="0059077A"/>
+    <w:rsid w:val="00592736"/>
     <w:rsid w:val="00597576"/>
     <w:rsid w:val="005A0042"/>
     <w:rsid w:val="005A1472"/>
     <w:rsid w:val="005A16F6"/>
     <w:rsid w:val="005A17E1"/>
     <w:rsid w:val="005A35C1"/>
     <w:rsid w:val="005A7557"/>
     <w:rsid w:val="005B1D1E"/>
+    <w:rsid w:val="005C010E"/>
     <w:rsid w:val="005C0B92"/>
     <w:rsid w:val="005C0E2C"/>
     <w:rsid w:val="005C1569"/>
     <w:rsid w:val="005C2B9D"/>
     <w:rsid w:val="005D1D6E"/>
     <w:rsid w:val="005E0AC5"/>
     <w:rsid w:val="005E1136"/>
     <w:rsid w:val="005E2E0D"/>
     <w:rsid w:val="005E3017"/>
+    <w:rsid w:val="005F4EF6"/>
     <w:rsid w:val="005F762C"/>
     <w:rsid w:val="00601BCA"/>
     <w:rsid w:val="00633BDC"/>
     <w:rsid w:val="00634213"/>
     <w:rsid w:val="0064301C"/>
     <w:rsid w:val="0065150D"/>
     <w:rsid w:val="00651D96"/>
+    <w:rsid w:val="00653473"/>
     <w:rsid w:val="006674F7"/>
     <w:rsid w:val="00675398"/>
     <w:rsid w:val="00675F6F"/>
     <w:rsid w:val="00683792"/>
     <w:rsid w:val="00683A6B"/>
     <w:rsid w:val="006925CC"/>
     <w:rsid w:val="00692C62"/>
     <w:rsid w:val="00692F9E"/>
     <w:rsid w:val="006936D6"/>
     <w:rsid w:val="00696312"/>
     <w:rsid w:val="006C0924"/>
     <w:rsid w:val="006C09AD"/>
     <w:rsid w:val="006C66F9"/>
     <w:rsid w:val="006D2FCC"/>
     <w:rsid w:val="006D454B"/>
     <w:rsid w:val="006E0098"/>
     <w:rsid w:val="006E0AD3"/>
     <w:rsid w:val="006E3055"/>
     <w:rsid w:val="006F12F7"/>
     <w:rsid w:val="006F6020"/>
     <w:rsid w:val="006F69BB"/>
     <w:rsid w:val="006F7F8A"/>
     <w:rsid w:val="007009CC"/>
     <w:rsid w:val="00702532"/>
     <w:rsid w:val="00710E3D"/>
     <w:rsid w:val="00720CFD"/>
     <w:rsid w:val="00726E0D"/>
     <w:rsid w:val="0073229F"/>
     <w:rsid w:val="00736DEA"/>
     <w:rsid w:val="00755CA6"/>
     <w:rsid w:val="00765DCB"/>
     <w:rsid w:val="00772517"/>
+    <w:rsid w:val="00772664"/>
     <w:rsid w:val="007759B7"/>
     <w:rsid w:val="00775D7C"/>
     <w:rsid w:val="00783220"/>
     <w:rsid w:val="00785584"/>
     <w:rsid w:val="007900A5"/>
     <w:rsid w:val="0079117F"/>
     <w:rsid w:val="00794113"/>
     <w:rsid w:val="007953C0"/>
     <w:rsid w:val="0079587D"/>
     <w:rsid w:val="007A18D1"/>
     <w:rsid w:val="007A196A"/>
     <w:rsid w:val="007A3190"/>
     <w:rsid w:val="007A531F"/>
     <w:rsid w:val="007A6B5A"/>
     <w:rsid w:val="007B00EC"/>
     <w:rsid w:val="007B48D7"/>
     <w:rsid w:val="007D6D13"/>
     <w:rsid w:val="007D6F34"/>
     <w:rsid w:val="007D72DE"/>
     <w:rsid w:val="007E14D3"/>
     <w:rsid w:val="007F093C"/>
     <w:rsid w:val="007F0BB7"/>
     <w:rsid w:val="00804A15"/>
     <w:rsid w:val="00811D15"/>
     <w:rsid w:val="008160F1"/>
     <w:rsid w:val="00825129"/>
     <w:rsid w:val="00825804"/>
     <w:rsid w:val="00826C13"/>
+    <w:rsid w:val="008315BB"/>
     <w:rsid w:val="008341C5"/>
     <w:rsid w:val="00834A93"/>
     <w:rsid w:val="00834BC2"/>
     <w:rsid w:val="00835AF4"/>
     <w:rsid w:val="00841C1F"/>
     <w:rsid w:val="00843D68"/>
     <w:rsid w:val="0084469A"/>
     <w:rsid w:val="00846DCB"/>
     <w:rsid w:val="0085037A"/>
     <w:rsid w:val="008516C4"/>
     <w:rsid w:val="00856AE8"/>
     <w:rsid w:val="00861BAF"/>
     <w:rsid w:val="008670D9"/>
     <w:rsid w:val="00871B02"/>
     <w:rsid w:val="00874C0E"/>
     <w:rsid w:val="008768B5"/>
     <w:rsid w:val="0087710D"/>
     <w:rsid w:val="00881367"/>
     <w:rsid w:val="00883F7F"/>
     <w:rsid w:val="008849D7"/>
+    <w:rsid w:val="008917BB"/>
+    <w:rsid w:val="00893555"/>
     <w:rsid w:val="008955C0"/>
     <w:rsid w:val="008A0304"/>
     <w:rsid w:val="008B2787"/>
     <w:rsid w:val="008B787E"/>
     <w:rsid w:val="008C219A"/>
     <w:rsid w:val="008C4CFA"/>
     <w:rsid w:val="008D2F7B"/>
     <w:rsid w:val="008D4E32"/>
     <w:rsid w:val="008D5EF3"/>
     <w:rsid w:val="008E156F"/>
     <w:rsid w:val="008F45C4"/>
     <w:rsid w:val="008F5D08"/>
     <w:rsid w:val="008F61DF"/>
     <w:rsid w:val="0090014D"/>
     <w:rsid w:val="00906B4C"/>
     <w:rsid w:val="0091132A"/>
     <w:rsid w:val="009127BC"/>
     <w:rsid w:val="0091387D"/>
+    <w:rsid w:val="00917855"/>
     <w:rsid w:val="00924033"/>
     <w:rsid w:val="00925881"/>
     <w:rsid w:val="00927BC3"/>
     <w:rsid w:val="009349A5"/>
     <w:rsid w:val="00952C14"/>
     <w:rsid w:val="00956EBE"/>
     <w:rsid w:val="00961362"/>
     <w:rsid w:val="009620A6"/>
     <w:rsid w:val="009628EE"/>
     <w:rsid w:val="0096720B"/>
     <w:rsid w:val="00975452"/>
     <w:rsid w:val="00976988"/>
     <w:rsid w:val="009902A4"/>
     <w:rsid w:val="00993625"/>
     <w:rsid w:val="0099574F"/>
     <w:rsid w:val="009A0206"/>
     <w:rsid w:val="009A5B03"/>
     <w:rsid w:val="009A7B79"/>
     <w:rsid w:val="009B4EF6"/>
     <w:rsid w:val="009B5B7B"/>
     <w:rsid w:val="009B5DD0"/>
     <w:rsid w:val="009C02CC"/>
     <w:rsid w:val="009C456F"/>
     <w:rsid w:val="009D4589"/>
     <w:rsid w:val="009E0514"/>
@@ -12581,50 +13203,51 @@
     <w:rsid w:val="00C74CCA"/>
     <w:rsid w:val="00C77CF1"/>
     <w:rsid w:val="00C80C2D"/>
     <w:rsid w:val="00C8116D"/>
     <w:rsid w:val="00C8155F"/>
     <w:rsid w:val="00C82EA3"/>
     <w:rsid w:val="00C82EAD"/>
     <w:rsid w:val="00C91D52"/>
     <w:rsid w:val="00C925F6"/>
     <w:rsid w:val="00C96D74"/>
     <w:rsid w:val="00C97F86"/>
     <w:rsid w:val="00CA0BD0"/>
     <w:rsid w:val="00CA2E93"/>
     <w:rsid w:val="00CA3FFD"/>
     <w:rsid w:val="00CA50AB"/>
     <w:rsid w:val="00CB19DC"/>
     <w:rsid w:val="00CB5846"/>
     <w:rsid w:val="00CC1D1E"/>
     <w:rsid w:val="00CC3048"/>
     <w:rsid w:val="00CC64FB"/>
     <w:rsid w:val="00CD2AB4"/>
     <w:rsid w:val="00CE2C2B"/>
     <w:rsid w:val="00CE4756"/>
     <w:rsid w:val="00CE5910"/>
     <w:rsid w:val="00CF046C"/>
+    <w:rsid w:val="00CF3190"/>
     <w:rsid w:val="00CF4B39"/>
     <w:rsid w:val="00D00608"/>
     <w:rsid w:val="00D06108"/>
     <w:rsid w:val="00D06B51"/>
     <w:rsid w:val="00D0787B"/>
     <w:rsid w:val="00D16624"/>
     <w:rsid w:val="00D22D69"/>
     <w:rsid w:val="00D2694B"/>
     <w:rsid w:val="00D41E02"/>
     <w:rsid w:val="00D42482"/>
     <w:rsid w:val="00D45B4F"/>
     <w:rsid w:val="00D57549"/>
     <w:rsid w:val="00D61D04"/>
     <w:rsid w:val="00D62AB9"/>
     <w:rsid w:val="00D66C10"/>
     <w:rsid w:val="00D74891"/>
     <w:rsid w:val="00D77542"/>
     <w:rsid w:val="00D835E1"/>
     <w:rsid w:val="00D936F4"/>
     <w:rsid w:val="00D949AF"/>
     <w:rsid w:val="00DA52DD"/>
     <w:rsid w:val="00DA67F7"/>
     <w:rsid w:val="00DA683F"/>
     <w:rsid w:val="00DB091B"/>
     <w:rsid w:val="00DB409F"/>
@@ -12634,100 +13257,103 @@
     <w:rsid w:val="00DD7022"/>
     <w:rsid w:val="00DE006C"/>
     <w:rsid w:val="00DE75CE"/>
     <w:rsid w:val="00DF1BFC"/>
     <w:rsid w:val="00DF1D04"/>
     <w:rsid w:val="00DF6092"/>
     <w:rsid w:val="00E02335"/>
     <w:rsid w:val="00E035C9"/>
     <w:rsid w:val="00E06F86"/>
     <w:rsid w:val="00E160A5"/>
     <w:rsid w:val="00E17294"/>
     <w:rsid w:val="00E23CF7"/>
     <w:rsid w:val="00E276F7"/>
     <w:rsid w:val="00E30AF0"/>
     <w:rsid w:val="00E35662"/>
     <w:rsid w:val="00E53A03"/>
     <w:rsid w:val="00E54FAD"/>
     <w:rsid w:val="00E57FB8"/>
     <w:rsid w:val="00E6310D"/>
     <w:rsid w:val="00E70704"/>
     <w:rsid w:val="00E70CFF"/>
     <w:rsid w:val="00E759DA"/>
     <w:rsid w:val="00E77BDB"/>
     <w:rsid w:val="00E77D37"/>
     <w:rsid w:val="00E8261A"/>
+    <w:rsid w:val="00E85709"/>
     <w:rsid w:val="00E85E3D"/>
     <w:rsid w:val="00E93638"/>
     <w:rsid w:val="00EA03DE"/>
     <w:rsid w:val="00EA3552"/>
     <w:rsid w:val="00EA4540"/>
     <w:rsid w:val="00EB15FA"/>
     <w:rsid w:val="00EB2138"/>
     <w:rsid w:val="00EB3614"/>
     <w:rsid w:val="00EB7494"/>
     <w:rsid w:val="00EC14CA"/>
     <w:rsid w:val="00EC21CC"/>
     <w:rsid w:val="00EC4613"/>
     <w:rsid w:val="00EC4837"/>
     <w:rsid w:val="00ED3B77"/>
     <w:rsid w:val="00ED3CE8"/>
     <w:rsid w:val="00ED6B39"/>
     <w:rsid w:val="00EE02C4"/>
     <w:rsid w:val="00EE1B60"/>
     <w:rsid w:val="00EE786C"/>
     <w:rsid w:val="00EF2A59"/>
     <w:rsid w:val="00EF2B81"/>
     <w:rsid w:val="00EF742E"/>
     <w:rsid w:val="00F015F4"/>
     <w:rsid w:val="00F12D0C"/>
     <w:rsid w:val="00F212BA"/>
     <w:rsid w:val="00F36111"/>
     <w:rsid w:val="00F3637D"/>
     <w:rsid w:val="00F369AB"/>
+    <w:rsid w:val="00F47293"/>
     <w:rsid w:val="00F50CBB"/>
     <w:rsid w:val="00F50EA9"/>
     <w:rsid w:val="00F51497"/>
     <w:rsid w:val="00F5582B"/>
     <w:rsid w:val="00F57966"/>
     <w:rsid w:val="00F611A4"/>
     <w:rsid w:val="00F61740"/>
     <w:rsid w:val="00F64C47"/>
     <w:rsid w:val="00F65BC6"/>
     <w:rsid w:val="00F67DB9"/>
     <w:rsid w:val="00F71989"/>
     <w:rsid w:val="00F75B4D"/>
     <w:rsid w:val="00F8164C"/>
     <w:rsid w:val="00F84D8B"/>
     <w:rsid w:val="00F86858"/>
     <w:rsid w:val="00F905D4"/>
     <w:rsid w:val="00F974DA"/>
     <w:rsid w:val="00FA39B3"/>
     <w:rsid w:val="00FA6B92"/>
     <w:rsid w:val="00FA71CB"/>
     <w:rsid w:val="00FC406C"/>
     <w:rsid w:val="00FC47E3"/>
+    <w:rsid w:val="00FD0866"/>
     <w:rsid w:val="00FD47E0"/>
     <w:rsid w:val="00FD4A3A"/>
     <w:rsid w:val="00FD68BD"/>
     <w:rsid w:val="00FE35A7"/>
     <w:rsid w:val="00FF600F"/>
     <w:rsid w:val="01ED1DBA"/>
     <w:rsid w:val="03D51C9C"/>
     <w:rsid w:val="0A60A96C"/>
     <w:rsid w:val="0D1F1E22"/>
     <w:rsid w:val="11BCD3A2"/>
     <w:rsid w:val="140C1679"/>
     <w:rsid w:val="151BEB43"/>
     <w:rsid w:val="1CE3EF09"/>
     <w:rsid w:val="1E67A87B"/>
     <w:rsid w:val="1E7F9AE9"/>
     <w:rsid w:val="1F0E24A9"/>
     <w:rsid w:val="1FCCF3B0"/>
     <w:rsid w:val="2238D8F8"/>
     <w:rsid w:val="23AB8313"/>
     <w:rsid w:val="27F5DED6"/>
     <w:rsid w:val="2A3B05DA"/>
     <w:rsid w:val="2E8BC887"/>
     <w:rsid w:val="2EAF4919"/>
     <w:rsid w:val="2F68FA21"/>
     <w:rsid w:val="2FF9489F"/>
@@ -14340,76 +14966,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="414ab14f-1926-4763-9a85-94167d4401b5"/>
     <ds:schemaRef ds:uri="196b6897-a044-4734-95c8-e205482a6bac"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30091F89-1391-4319-9001-70A1090AB849}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>21040</Characters>
+  <Pages>9</Pages>
+  <Words>3715</Words>
+  <Characters>21404</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>457</Lines>
-  <Paragraphs>279</Paragraphs>
+  <Lines>463</Lines>
+  <Paragraphs>245</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24339</CharactersWithSpaces>
+  <CharactersWithSpaces>25627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karen Weddle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A9F0D17CF7E1234FBADAF7010083582D</vt:lpwstr>